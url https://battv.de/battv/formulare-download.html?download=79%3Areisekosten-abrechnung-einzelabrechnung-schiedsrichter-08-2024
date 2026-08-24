--- v0 (2025-11-19)
+++ v1 (2026-08-24)
@@ -4,107 +4,107 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documents\Jörg\Formulare\Schiri\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documents\Jörg\020 Geschäftsstelle\Formulare Geschäftsstelle\Schiri\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97198713-D2BC-4B96-8963-CC2764290CE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A566114-0354-4329-A011-270E0CF9997F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DAA3FCCE-4BAD-4D30-89B9-618452802E36}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DAA3FCCE-4BAD-4D30-89B9-618452802E36}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="Datum">'[1]1 Deckblatt St.2013-04-13'!$G$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formular!$A$2:$W$73</definedName>
     <definedName name="EingabeX">'[1]4 Honorar+TG, Betreuer'!$W$11:$W$12</definedName>
     <definedName name="Kostenstelle">'[1]1 Deckblatt St.2013-04-13'!$N$3</definedName>
     <definedName name="Ort">'[1]1 Deckblatt St.2013-04-13'!$G$15</definedName>
     <definedName name="Sonst.Auslagen">'[1]5 Fahrgeld + s.A.'!$X$20:$X$27</definedName>
     <definedName name="Sonstige">'[1]4 Honorar+TG, Betreuer'!$R$88:$R$90</definedName>
     <definedName name="Veranstaltung">'[1]1 Deckblatt St.2013-04-13'!$G$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F100" i="1" l="1"/>
+  <c r="F34" i="1" l="1"/>
+  <c r="F100" i="1"/>
   <c r="F36" i="1" s="1"/>
   <c r="R36" i="1" s="1"/>
   <c r="Z40" i="1"/>
   <c r="AA40" i="1"/>
   <c r="AB40" i="1"/>
-  <c r="F34" i="1" l="1"/>
-  <c r="R34" i="1" s="1"/>
+  <c r="R34" i="1" l="1"/>
   <c r="T26" i="1"/>
   <c r="D8" i="1"/>
   <c r="D7" i="1"/>
   <c r="V77" i="1"/>
   <c r="X77" i="1" s="1"/>
   <c r="V78" i="1" s="1"/>
   <c r="O77" i="1"/>
   <c r="Q77" i="1" s="1"/>
   <c r="O78" i="1" s="1"/>
   <c r="C77" i="1"/>
   <c r="D77" i="1" s="1"/>
   <c r="C78" i="1" s="1"/>
   <c r="AB42" i="1"/>
   <c r="AA42" i="1"/>
   <c r="Z42" i="1"/>
   <c r="AB38" i="1"/>
   <c r="AA38" i="1"/>
   <c r="Z38" i="1"/>
   <c r="AB36" i="1"/>
   <c r="AA36" i="1"/>
   <c r="Z36" i="1"/>
   <c r="AB34" i="1"/>
   <c r="AA34" i="1"/>
   <c r="Z34" i="1"/>
   <c r="C76" i="1" l="1"/>
@@ -527,51 +527,51 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Für jede Fahrt ist eine separate Abrechnung anzufertigen.</t>
     </r>
   </si>
   <si>
     <t>(Zutreffendes mit X markieren)</t>
   </si>
   <si>
     <t>x (3 bis 8 Std.)</t>
   </si>
   <si>
     <t>x (8 bis 24 Std.)</t>
   </si>
   <si>
     <t>Der BTTV weist darauf hin, dass die Erstattungssätze für Einsätze, die über 
 die Beträge gemäß §19 1. Finanzordnung hinausgehen, einkommensteuer- und 
 sozialversicherungspflichtig sind. Das Ehrenamtsstärkungsgesetz weist hierbei 
 aber einen jährlichen Steuerfreibetrag aus.</t>
   </si>
   <si>
-    <t>Stand 04.06.2025</t>
+    <t>Stand 30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="166" formatCode="[hh]:mm"/>
     <numFmt numFmtId="167" formatCode="[$-407]d/\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="168" formatCode="0.0000"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ [$€-407]_-;\-* #,##0.00\ [$€-407]_-;_-* &quot;-&quot;??\ [$€-407]_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1472,387 +1472,387 @@
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="23" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...132 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...96 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="27" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="167" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="2" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{39ACFDA3-AED8-4EA1-BF33-D309F338F8A7}"/>
     <cellStyle name="Standard 2 2" xfId="2" xr:uid="{80566471-CB30-46EF-8E11-21879AB0A96F}"/>
     <cellStyle name="Währung" xfId="4" builtinId="4"/>
     <cellStyle name="Währung 2" xfId="3" xr:uid="{7BEED680-A339-4AA4-AB60-4C128991D7A4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -2373,670 +2373,670 @@
     <col min="6" max="6" width="4.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="3.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="4.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="1.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="4.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="4.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="2.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="2.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="2.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.7109375" style="3" customWidth="1"/>
     <col min="21" max="21" width="3.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="4" customWidth="1"/>
     <col min="23" max="23" width="2.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="1"/>
     <col min="25" max="25" width="24.85546875" style="1" customWidth="1"/>
     <col min="26" max="16384" width="11.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:26" ht="34.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="142" t="s">
+      <c r="B2" s="214" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="143"/>
-[...19 lines deleted...]
-      <c r="W2" s="145"/>
+      <c r="C2" s="215"/>
+      <c r="D2" s="215"/>
+      <c r="E2" s="215"/>
+      <c r="F2" s="215"/>
+      <c r="G2" s="215"/>
+      <c r="H2" s="215"/>
+      <c r="I2" s="215"/>
+      <c r="J2" s="215"/>
+      <c r="K2" s="215"/>
+      <c r="L2" s="215"/>
+      <c r="M2" s="215"/>
+      <c r="N2" s="215"/>
+      <c r="O2" s="215"/>
+      <c r="P2" s="215"/>
+      <c r="Q2" s="215"/>
+      <c r="R2" s="215"/>
+      <c r="S2" s="216"/>
+      <c r="T2" s="216"/>
+      <c r="U2" s="216"/>
+      <c r="V2" s="216"/>
+      <c r="W2" s="217"/>
     </row>
     <row r="3" spans="2:26" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="146" t="s">
+      <c r="B3" s="218" t="s">
         <v>59</v>
       </c>
-      <c r="C3" s="147"/>
-[...19 lines deleted...]
-      <c r="W3" s="149"/>
+      <c r="C3" s="219"/>
+      <c r="D3" s="219"/>
+      <c r="E3" s="219"/>
+      <c r="F3" s="219"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+      <c r="K3" s="219"/>
+      <c r="L3" s="219"/>
+      <c r="M3" s="219"/>
+      <c r="N3" s="219"/>
+      <c r="O3" s="219"/>
+      <c r="P3" s="219"/>
+      <c r="Q3" s="219"/>
+      <c r="R3" s="219"/>
+      <c r="S3" s="220"/>
+      <c r="T3" s="220"/>
+      <c r="U3" s="220"/>
+      <c r="V3" s="220"/>
+      <c r="W3" s="221"/>
     </row>
     <row r="4" spans="2:26" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="7"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="10"/>
       <c r="U4" s="9"/>
       <c r="V4" s="11"/>
       <c r="W4" s="9"/>
     </row>
     <row r="5" spans="2:26" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="150" t="s">
+      <c r="B5" s="222" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="151"/>
-[...10 lines deleted...]
-      <c r="N5" s="155" t="s">
+      <c r="C5" s="223"/>
+      <c r="D5" s="223"/>
+      <c r="E5" s="223"/>
+      <c r="F5" s="223"/>
+      <c r="G5" s="223"/>
+      <c r="H5" s="223"/>
+      <c r="I5" s="223"/>
+      <c r="J5" s="223"/>
+      <c r="K5" s="223"/>
+      <c r="L5" s="223"/>
+      <c r="M5" s="224"/>
+      <c r="N5" s="226" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="156"/>
-[...1 lines deleted...]
-      <c r="Q5" s="156"/>
+      <c r="O5" s="227"/>
+      <c r="P5" s="227"/>
+      <c r="Q5" s="227"/>
       <c r="R5" s="136" t="b">
         <v>0</v>
       </c>
-      <c r="S5" s="157" t="s">
+      <c r="S5" s="228" t="s">
         <v>53</v>
       </c>
-      <c r="T5" s="158"/>
-      <c r="U5" s="158"/>
+      <c r="T5" s="229"/>
+      <c r="U5" s="229"/>
       <c r="V5" s="137" t="b">
         <v>0</v>
       </c>
       <c r="W5" s="5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="2:26" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="169" t="s">
+      <c r="B6" s="240" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="170"/>
-[...10 lines deleted...]
-      <c r="N6" s="169" t="s">
+      <c r="C6" s="241"/>
+      <c r="D6" s="242"/>
+      <c r="E6" s="242"/>
+      <c r="F6" s="242"/>
+      <c r="G6" s="242"/>
+      <c r="H6" s="242"/>
+      <c r="I6" s="242"/>
+      <c r="J6" s="242"/>
+      <c r="K6" s="242"/>
+      <c r="L6" s="242"/>
+      <c r="M6" s="243"/>
+      <c r="N6" s="240" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="170"/>
-[...6 lines deleted...]
-      <c r="V6" s="173"/>
+      <c r="O6" s="241"/>
+      <c r="P6" s="241"/>
+      <c r="Q6" s="241"/>
+      <c r="R6" s="244"/>
+      <c r="S6" s="244"/>
+      <c r="T6" s="244"/>
+      <c r="U6" s="244"/>
+      <c r="V6" s="244"/>
       <c r="W6" s="12"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="2:26" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="169" t="s">
+      <c r="B7" s="240" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="170"/>
-      <c r="D7" s="174" t="str">
+      <c r="C7" s="241"/>
+      <c r="D7" s="245" t="str">
         <f>IFERROR(VLOOKUP(D6,#REF!, 2, FALSE), "")</f>
         <v/>
       </c>
-      <c r="E7" s="174"/>
-[...8 lines deleted...]
-      <c r="N7" s="169" t="s">
+      <c r="E7" s="245"/>
+      <c r="F7" s="245"/>
+      <c r="G7" s="245"/>
+      <c r="H7" s="245"/>
+      <c r="I7" s="245"/>
+      <c r="J7" s="245"/>
+      <c r="K7" s="245"/>
+      <c r="L7" s="245"/>
+      <c r="M7" s="246"/>
+      <c r="N7" s="240" t="s">
         <v>6</v>
       </c>
-      <c r="O7" s="170"/>
-[...6 lines deleted...]
-      <c r="V7" s="176"/>
+      <c r="O7" s="241"/>
+      <c r="P7" s="241"/>
+      <c r="Q7" s="241"/>
+      <c r="R7" s="247"/>
+      <c r="S7" s="247"/>
+      <c r="T7" s="247"/>
+      <c r="U7" s="247"/>
+      <c r="V7" s="247"/>
       <c r="W7" s="12"/>
     </row>
     <row r="8" spans="2:26" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="159" t="s">
+      <c r="B8" s="230" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="160"/>
-      <c r="D8" s="161" t="str">
+      <c r="C8" s="231"/>
+      <c r="D8" s="232" t="str">
         <f>IFERROR(VLOOKUP(D6,#REF!, 3, FALSE), "")</f>
         <v/>
       </c>
-      <c r="E8" s="161"/>
-[...8 lines deleted...]
-      <c r="N8" s="159" t="s">
+      <c r="E8" s="232"/>
+      <c r="F8" s="232"/>
+      <c r="G8" s="232"/>
+      <c r="H8" s="232"/>
+      <c r="I8" s="232"/>
+      <c r="J8" s="232"/>
+      <c r="K8" s="232"/>
+      <c r="L8" s="232"/>
+      <c r="M8" s="233"/>
+      <c r="N8" s="230" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="160"/>
-[...6 lines deleted...]
-      <c r="V8" s="163"/>
+      <c r="O8" s="231"/>
+      <c r="P8" s="231"/>
+      <c r="Q8" s="231"/>
+      <c r="R8" s="234"/>
+      <c r="S8" s="234"/>
+      <c r="T8" s="234"/>
+      <c r="U8" s="234"/>
+      <c r="V8" s="234"/>
       <c r="W8" s="6"/>
     </row>
     <row r="9" spans="2:26" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:26" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7"/>
-      <c r="D10" s="164" t="s">
+      <c r="D10" s="235" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7"/>
-      <c r="F10" s="166" t="s">
+      <c r="F10" s="237" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="167"/>
-      <c r="H10" s="167"/>
+      <c r="G10" s="238"/>
+      <c r="H10" s="238"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="14"/>
       <c r="U10" s="7"/>
       <c r="V10" s="15"/>
       <c r="W10" s="5"/>
     </row>
     <row r="11" spans="2:26" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="16"/>
-      <c r="D11" s="165"/>
+      <c r="D11" s="236"/>
       <c r="E11" s="17"/>
-      <c r="F11" s="168"/>
-[...1 lines deleted...]
-      <c r="H11" s="168"/>
+      <c r="F11" s="239"/>
+      <c r="G11" s="239"/>
+      <c r="H11" s="239"/>
       <c r="I11" s="1"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="W11" s="12"/>
     </row>
     <row r="12" spans="2:26" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="1"/>
       <c r="W12" s="12"/>
     </row>
     <row r="13" spans="2:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="177" t="s">
+      <c r="B13" s="206" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="178"/>
+      <c r="C13" s="207"/>
       <c r="D13" s="138"/>
-      <c r="F13" s="190"/>
-[...1 lines deleted...]
-      <c r="H13" s="191"/>
+      <c r="F13" s="210"/>
+      <c r="G13" s="210"/>
+      <c r="H13" s="211"/>
       <c r="I13" s="1"/>
-      <c r="J13" s="178" t="s">
+      <c r="J13" s="207" t="s">
         <v>56</v>
       </c>
-      <c r="K13" s="178"/>
-[...10 lines deleted...]
-      <c r="V13" s="188"/>
+      <c r="K13" s="207"/>
+      <c r="L13" s="207"/>
+      <c r="M13" s="207"/>
+      <c r="N13" s="208"/>
+      <c r="O13" s="208"/>
+      <c r="P13" s="208"/>
+      <c r="Q13" s="208"/>
+      <c r="R13" s="208"/>
+      <c r="S13" s="208"/>
+      <c r="T13" s="208"/>
+      <c r="U13" s="208"/>
+      <c r="V13" s="208"/>
       <c r="W13" s="12"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="24" t="s">
         <v>13</v>
       </c>
       <c r="Z13" s="24">
         <f>IF(D17&gt;D13,D17-D13+1,1)</f>
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="2:26" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
       <c r="C14" s="21"/>
       <c r="D14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="26"/>
       <c r="I14" s="1"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="28"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="30"/>
       <c r="S14" s="30"/>
       <c r="T14" s="30"/>
       <c r="U14" s="30"/>
       <c r="V14" s="30"/>
       <c r="W14" s="12"/>
     </row>
     <row r="15" spans="2:26" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="25"/>
       <c r="F15" s="33"/>
       <c r="G15" s="34" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="1"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
-      <c r="N15" s="182"/>
-[...7 lines deleted...]
-      <c r="V15" s="183"/>
+      <c r="N15" s="251"/>
+      <c r="O15" s="252"/>
+      <c r="P15" s="252"/>
+      <c r="Q15" s="252"/>
+      <c r="R15" s="252"/>
+      <c r="S15" s="252"/>
+      <c r="T15" s="252"/>
+      <c r="U15" s="252"/>
+      <c r="V15" s="252"/>
       <c r="W15" s="12"/>
     </row>
     <row r="16" spans="2:26" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31"/>
       <c r="C16" s="32"/>
       <c r="D16" s="25"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="22"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="37"/>
       <c r="R16" s="37"/>
       <c r="S16" s="37"/>
       <c r="T16" s="37"/>
       <c r="U16" s="37"/>
       <c r="V16" s="37"/>
       <c r="W16" s="12"/>
     </row>
     <row r="17" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="206" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="178"/>
+      <c r="C17" s="207"/>
       <c r="D17" s="138"/>
-      <c r="F17" s="190"/>
-[...1 lines deleted...]
-      <c r="H17" s="191"/>
+      <c r="F17" s="210"/>
+      <c r="G17" s="210"/>
+      <c r="H17" s="211"/>
       <c r="I17" s="38"/>
-      <c r="J17" s="178" t="s">
+      <c r="J17" s="207" t="s">
         <v>57</v>
       </c>
-      <c r="K17" s="178"/>
-[...10 lines deleted...]
-      <c r="V17" s="188"/>
+      <c r="K17" s="207"/>
+      <c r="L17" s="207"/>
+      <c r="M17" s="207"/>
+      <c r="N17" s="208"/>
+      <c r="O17" s="208"/>
+      <c r="P17" s="208"/>
+      <c r="Q17" s="208"/>
+      <c r="R17" s="208"/>
+      <c r="S17" s="208"/>
+      <c r="T17" s="208"/>
+      <c r="U17" s="208"/>
+      <c r="V17" s="208"/>
       <c r="W17" s="12"/>
       <c r="Y17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z17" s="39">
         <f>HOUR(IF(Z13&gt;1,,IF(F17&gt;F13,F17-F13,)))</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31"/>
       <c r="C18" s="32"/>
       <c r="H18" s="40"/>
       <c r="P18" s="37"/>
       <c r="Q18" s="37"/>
       <c r="R18" s="37"/>
       <c r="S18" s="37"/>
       <c r="T18" s="41"/>
       <c r="U18" s="37"/>
       <c r="V18" s="42"/>
       <c r="W18" s="12"/>
     </row>
     <row r="19" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="177" t="s">
+      <c r="B19" s="206" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="178"/>
-[...18 lines deleted...]
-      <c r="V19" s="187"/>
+      <c r="C19" s="207"/>
+      <c r="D19" s="209"/>
+      <c r="E19" s="205"/>
+      <c r="F19" s="205"/>
+      <c r="G19" s="205"/>
+      <c r="H19" s="205"/>
+      <c r="I19" s="205"/>
+      <c r="J19" s="205"/>
+      <c r="K19" s="205"/>
+      <c r="L19" s="205"/>
+      <c r="M19" s="205"/>
+      <c r="N19" s="205"/>
+      <c r="O19" s="205"/>
+      <c r="P19" s="205"/>
+      <c r="Q19" s="205"/>
+      <c r="R19" s="205"/>
+      <c r="S19" s="205"/>
+      <c r="T19" s="205"/>
+      <c r="U19" s="205"/>
+      <c r="V19" s="205"/>
       <c r="W19" s="12"/>
     </row>
     <row r="20" spans="2:28" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="177"/>
-[...18 lines deleted...]
-      <c r="V20" s="179"/>
+      <c r="B20" s="206"/>
+      <c r="C20" s="207"/>
+      <c r="E20" s="248"/>
+      <c r="F20" s="248"/>
+      <c r="G20" s="248"/>
+      <c r="H20" s="248"/>
+      <c r="I20" s="248"/>
+      <c r="J20" s="248"/>
+      <c r="K20" s="248"/>
+      <c r="L20" s="248"/>
+      <c r="M20" s="248"/>
+      <c r="N20" s="248"/>
+      <c r="O20" s="248"/>
+      <c r="P20" s="248"/>
+      <c r="Q20" s="248"/>
+      <c r="R20" s="248"/>
+      <c r="S20" s="248"/>
+      <c r="T20" s="248"/>
+      <c r="U20" s="248"/>
+      <c r="V20" s="248"/>
       <c r="W20" s="12"/>
     </row>
     <row r="21" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="177" t="s">
+      <c r="B21" s="206" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="178"/>
-[...18 lines deleted...]
-      <c r="V21" s="187"/>
+      <c r="C21" s="207"/>
+      <c r="D21" s="204"/>
+      <c r="E21" s="205"/>
+      <c r="F21" s="205"/>
+      <c r="G21" s="205"/>
+      <c r="H21" s="205"/>
+      <c r="I21" s="205"/>
+      <c r="J21" s="205"/>
+      <c r="K21" s="205"/>
+      <c r="L21" s="205"/>
+      <c r="M21" s="205"/>
+      <c r="N21" s="205"/>
+      <c r="O21" s="205"/>
+      <c r="P21" s="205"/>
+      <c r="Q21" s="205"/>
+      <c r="R21" s="205"/>
+      <c r="S21" s="205"/>
+      <c r="T21" s="205"/>
+      <c r="U21" s="205"/>
+      <c r="V21" s="205"/>
       <c r="W21" s="12"/>
     </row>
     <row r="22" spans="2:28" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="43"/>
       <c r="C22" s="44"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="45"/>
       <c r="K22" s="45"/>
       <c r="L22" s="45"/>
       <c r="M22" s="44"/>
       <c r="N22" s="44"/>
       <c r="O22" s="44"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="44"/>
       <c r="R22" s="44"/>
       <c r="S22" s="44"/>
       <c r="T22" s="46"/>
       <c r="U22" s="44"/>
       <c r="V22" s="47"/>
       <c r="W22" s="6"/>
     </row>
     <row r="23" spans="2:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="180" t="s">
+      <c r="B23" s="249" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="181"/>
-      <c r="D23" s="181"/>
+      <c r="C23" s="250"/>
+      <c r="D23" s="250"/>
       <c r="E23" s="7"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="48"/>
       <c r="W23" s="5"/>
     </row>
     <row r="24" spans="2:28" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="49"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="V24" s="51" t="s">
         <v>19</v>
       </c>
       <c r="W24" s="12"/>
     </row>
     <row r="25" spans="2:28" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="49"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
-      <c r="P25" s="153"/>
-      <c r="Q25" s="154"/>
+      <c r="P25" s="142"/>
+      <c r="Q25" s="225"/>
       <c r="T25" s="52"/>
       <c r="V25" s="48"/>
       <c r="W25" s="12"/>
     </row>
     <row r="26" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="184" t="s">
+      <c r="B26" s="203" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="185"/>
+      <c r="C26" s="195"/>
       <c r="D26" s="53">
         <v>0.3</v>
       </c>
-      <c r="E26" s="192"/>
-[...11 lines deleted...]
-      <c r="Q26" s="187"/>
+      <c r="E26" s="212"/>
+      <c r="F26" s="212"/>
+      <c r="G26" s="212"/>
+      <c r="H26" s="212"/>
+      <c r="I26" s="212"/>
+      <c r="J26" s="212"/>
+      <c r="K26" s="212"/>
+      <c r="L26" s="212"/>
+      <c r="M26" s="212"/>
+      <c r="N26" s="212"/>
+      <c r="O26" s="213"/>
+      <c r="P26" s="204"/>
+      <c r="Q26" s="205"/>
       <c r="R26" s="55" t="s">
         <v>21</v>
       </c>
       <c r="S26" s="54"/>
       <c r="T26" s="141" t="str">
         <f>IFERROR(IF(P26&gt;0,P26*D26,""),"")</f>
         <v/>
       </c>
       <c r="U26" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V26" s="57"/>
       <c r="W26" s="58"/>
     </row>
     <row r="27" spans="2:28" s="59" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="60"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="62"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
       <c r="H27" s="63"/>
       <c r="I27" s="63"/>
       <c r="J27" s="63"/>
       <c r="K27" s="63"/>
       <c r="L27" s="63"/>
       <c r="T27" s="119"/>
       <c r="V27" s="64"/>
       <c r="W27" s="58"/>
     </row>
     <row r="28" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="194" t="s">
+      <c r="B28" s="196" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="195"/>
-[...12 lines deleted...]
-      <c r="P28" s="197" t="s">
+      <c r="C28" s="197"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="155"/>
+      <c r="F28" s="155"/>
+      <c r="G28" s="155"/>
+      <c r="H28" s="155"/>
+      <c r="I28" s="155"/>
+      <c r="J28" s="155"/>
+      <c r="K28" s="155"/>
+      <c r="L28" s="155"/>
+      <c r="M28" s="155"/>
+      <c r="N28" s="155"/>
+      <c r="O28" s="155"/>
+      <c r="P28" s="156" t="s">
         <v>24</v>
       </c>
-      <c r="Q28" s="197"/>
+      <c r="Q28" s="156"/>
       <c r="R28" s="67"/>
       <c r="S28" s="54"/>
       <c r="T28" s="120"/>
       <c r="U28" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V28" s="57"/>
       <c r="W28" s="58"/>
     </row>
     <row r="29" spans="2:28" s="59" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="68"/>
       <c r="C29" s="69"/>
       <c r="D29" s="69"/>
       <c r="E29" s="54"/>
       <c r="F29" s="70"/>
       <c r="G29" s="70"/>
       <c r="H29" s="70"/>
       <c r="I29" s="70"/>
       <c r="J29" s="70"/>
       <c r="K29" s="70"/>
       <c r="L29" s="70"/>
       <c r="M29" s="54"/>
       <c r="N29" s="54"/>
       <c r="O29" s="54"/>
       <c r="P29" s="54"/>
@@ -3061,236 +3061,236 @@
         <v>27</v>
       </c>
       <c r="I30" s="201"/>
       <c r="J30" s="201"/>
       <c r="K30" s="201"/>
       <c r="L30" s="201"/>
       <c r="T30" s="119"/>
       <c r="V30" s="71"/>
       <c r="W30" s="72"/>
     </row>
     <row r="31" spans="2:28" s="54" customFormat="1" ht="66" x14ac:dyDescent="0.25">
       <c r="B31" s="73"/>
       <c r="F31" s="200"/>
       <c r="G31" s="117"/>
       <c r="H31" s="115" t="s">
         <v>28</v>
       </c>
       <c r="I31" s="115"/>
       <c r="J31" s="115" t="s">
         <v>29</v>
       </c>
       <c r="K31" s="115"/>
       <c r="L31" s="115" t="s">
         <v>30</v>
       </c>
-      <c r="N31" s="202" t="s">
+      <c r="N31" s="187" t="s">
         <v>31</v>
       </c>
-      <c r="O31" s="204"/>
-[...2 lines deleted...]
-      <c r="R31" s="202" t="s">
+      <c r="O31" s="202"/>
+      <c r="P31" s="187"/>
+      <c r="Q31" s="202"/>
+      <c r="R31" s="187" t="s">
         <v>32</v>
       </c>
       <c r="T31" s="119"/>
       <c r="V31" s="71"/>
       <c r="W31" s="72"/>
     </row>
     <row r="32" spans="2:28" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="74"/>
       <c r="C32"/>
       <c r="D32"/>
-      <c r="E32" s="207" t="s">
+      <c r="E32" s="189" t="s">
         <v>61</v>
       </c>
-      <c r="F32" s="207"/>
-[...11 lines deleted...]
-      <c r="R32" s="203"/>
+      <c r="F32" s="189"/>
+      <c r="G32" s="189"/>
+      <c r="H32" s="189"/>
+      <c r="I32" s="189"/>
+      <c r="J32" s="189"/>
+      <c r="K32" s="189"/>
+      <c r="L32" s="189"/>
+      <c r="M32" s="189"/>
+      <c r="N32" s="188"/>
+      <c r="O32" s="188"/>
+      <c r="P32" s="188"/>
+      <c r="Q32" s="188"/>
+      <c r="R32" s="188"/>
       <c r="T32" s="121"/>
       <c r="V32" s="76"/>
       <c r="W32" s="77"/>
       <c r="Z32" s="78" t="s">
         <v>33</v>
       </c>
       <c r="AA32" s="78" t="s">
         <v>34</v>
       </c>
       <c r="AB32" s="78" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="2:28" s="59" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="60"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="F33" s="63"/>
       <c r="G33" s="63"/>
       <c r="H33" s="63"/>
       <c r="I33" s="63"/>
       <c r="J33" s="63"/>
       <c r="K33" s="63"/>
       <c r="L33" s="63"/>
       <c r="T33" s="119"/>
       <c r="V33" s="64"/>
       <c r="W33" s="58"/>
       <c r="Z33" s="79"/>
       <c r="AA33" s="79"/>
       <c r="AB33" s="79"/>
     </row>
     <row r="34" spans="2:28" s="59" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="74"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" s="139" t="str">
         <f>IF(AND(F100&gt;3,F100&lt;=8),1,"")</f>
         <v/>
       </c>
       <c r="G34" s="132"/>
-      <c r="H34" s="209" t="s">
+      <c r="H34" s="191" t="s">
         <v>62</v>
       </c>
-      <c r="I34" s="210"/>
-[...2 lines deleted...]
-      <c r="L34" s="210"/>
+      <c r="I34" s="192"/>
+      <c r="J34" s="192"/>
+      <c r="K34" s="192"/>
+      <c r="L34" s="192"/>
       <c r="N34" s="81">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="O34" s="82"/>
       <c r="P34" s="81"/>
       <c r="Q34" s="82"/>
       <c r="R34" s="133" t="str">
         <f>IF(F34=1,N34,"")</f>
         <v/>
       </c>
       <c r="T34" s="119"/>
       <c r="V34" s="64"/>
       <c r="W34" s="58"/>
       <c r="Z34" s="79">
         <f>IF(H34="x",IF(N34&gt;0,$F$69,0),0)</f>
         <v>0</v>
       </c>
       <c r="AA34" s="79">
         <f>IF(J34="x",IF(N34&gt;0,MIN($F$70,N34-Z34),0),0)</f>
         <v>0</v>
       </c>
       <c r="AB34" s="79">
         <f>IF(L34="x",IF(N34&gt;0,MIN($F$71,N34-Z34-AA34),0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:28" s="59" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="83"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="132"/>
-      <c r="H35" s="209"/>
-[...3 lines deleted...]
-      <c r="L35" s="210"/>
+      <c r="H35" s="191"/>
+      <c r="I35" s="192"/>
+      <c r="J35" s="192"/>
+      <c r="K35" s="192"/>
+      <c r="L35" s="192"/>
       <c r="N35" s="82"/>
       <c r="O35" s="82"/>
       <c r="P35" s="82"/>
       <c r="Q35" s="82"/>
       <c r="R35" s="133"/>
       <c r="T35" s="119"/>
       <c r="V35" s="64"/>
       <c r="W35" s="58"/>
       <c r="Z35" s="79"/>
       <c r="AA35" s="79"/>
       <c r="AB35" s="79"/>
     </row>
     <row r="36" spans="2:28" s="59" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="83"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36" s="140" t="str">
         <f>IF(AND(F100&gt;8,F100&lt;=24),1,"")</f>
         <v/>
       </c>
       <c r="G36" s="132"/>
-      <c r="H36" s="209" t="s">
+      <c r="H36" s="191" t="s">
         <v>63</v>
       </c>
-      <c r="I36" s="210"/>
-[...2 lines deleted...]
-      <c r="L36" s="210"/>
+      <c r="I36" s="192"/>
+      <c r="J36" s="192"/>
+      <c r="K36" s="192"/>
+      <c r="L36" s="192"/>
       <c r="N36" s="81">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="O36" s="82"/>
       <c r="P36" s="81"/>
       <c r="Q36" s="82"/>
       <c r="R36" s="133" t="str">
         <f>IF(F36=1,N36,"")</f>
         <v/>
       </c>
       <c r="T36" s="119"/>
       <c r="V36" s="64"/>
       <c r="W36" s="58"/>
       <c r="Z36" s="79">
         <f>IF(H36="x",IF(N36&gt;0,$F$69,0),0)</f>
         <v>0</v>
       </c>
       <c r="AA36" s="79">
         <f>IF(J36="x",IF(N36&gt;0,MIN($F$70,N36-Z36),0),0)</f>
         <v>0</v>
       </c>
       <c r="AB36" s="79">
         <f>IF(L36="x",IF(N36&gt;0,MIN($F$71,N36-Z36-AA36),0),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:28" s="59" customFormat="1" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="83"/>
       <c r="C37" s="63"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37" s="211"/>
-[...3 lines deleted...]
-      <c r="L37" s="212"/>
+      <c r="H37" s="193"/>
+      <c r="I37" s="194"/>
+      <c r="J37" s="194"/>
+      <c r="K37" s="194"/>
+      <c r="L37" s="194"/>
       <c r="N37" s="82"/>
       <c r="O37" s="82"/>
       <c r="P37" s="82"/>
       <c r="Q37" s="82"/>
       <c r="R37" s="82"/>
       <c r="T37" s="119"/>
       <c r="V37" s="64"/>
       <c r="W37" s="58"/>
       <c r="Z37" s="79"/>
       <c r="AA37" s="79"/>
       <c r="AB37" s="79"/>
     </row>
     <row r="38" spans="2:28" s="59" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B38" s="83"/>
       <c r="C38" s="80"/>
       <c r="D38"/>
       <c r="E38" s="109"/>
       <c r="F38" s="109"/>
       <c r="G38" s="109"/>
       <c r="H38" s="109"/>
       <c r="I38" s="109"/>
       <c r="J38" s="109"/>
       <c r="K38" s="109"/>
       <c r="L38" s="109"/>
       <c r="M38" s="110"/>
@@ -3456,247 +3456,247 @@
     </row>
     <row r="44" spans="2:28" s="59" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="83"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="T44" s="119"/>
       <c r="V44" s="64"/>
       <c r="W44" s="58"/>
     </row>
     <row r="45" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="83"/>
-      <c r="F45" s="208"/>
-[...5 lines deleted...]
-      <c r="L45" s="208"/>
+      <c r="F45" s="190"/>
+      <c r="G45" s="190"/>
+      <c r="H45" s="190"/>
+      <c r="I45" s="190"/>
+      <c r="J45" s="190"/>
+      <c r="K45" s="190"/>
+      <c r="L45" s="190"/>
       <c r="N45" s="82"/>
       <c r="O45" s="82"/>
-      <c r="P45" s="185" t="s">
+      <c r="P45" s="195" t="s">
         <v>36</v>
       </c>
-      <c r="Q45" s="185"/>
+      <c r="Q45" s="195"/>
       <c r="R45" s="134" t="str">
         <f>IF(OR(R34&lt;&gt;"",R36&lt;&gt;""),SUM(R34,R36),"")</f>
         <v/>
       </c>
       <c r="S45" s="56" t="s">
         <v>22</v>
       </c>
       <c r="T45" s="135" t="str">
         <f>IF(R45&gt;0,R45,"")</f>
         <v/>
       </c>
       <c r="U45" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V45" s="57"/>
       <c r="W45" s="58"/>
     </row>
     <row r="46" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="83"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="63"/>
       <c r="I46" s="63"/>
       <c r="J46" s="63"/>
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
-      <c r="P46" s="197"/>
-      <c r="Q46" s="197"/>
+      <c r="P46" s="156"/>
+      <c r="Q46" s="156"/>
       <c r="T46" s="123"/>
       <c r="V46" s="64"/>
       <c r="W46" s="58"/>
     </row>
     <row r="47" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="205" t="s">
+      <c r="B47" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="C47" s="206"/>
-[...12 lines deleted...]
-      <c r="P47" s="197" t="s">
+      <c r="C47" s="154"/>
+      <c r="D47" s="154"/>
+      <c r="E47" s="155"/>
+      <c r="F47" s="155"/>
+      <c r="G47" s="155"/>
+      <c r="H47" s="155"/>
+      <c r="I47" s="155"/>
+      <c r="J47" s="155"/>
+      <c r="K47" s="155"/>
+      <c r="L47" s="155"/>
+      <c r="M47" s="155"/>
+      <c r="N47" s="155"/>
+      <c r="O47" s="155"/>
+      <c r="P47" s="156" t="s">
         <v>24</v>
       </c>
-      <c r="Q47" s="197"/>
+      <c r="Q47" s="156"/>
       <c r="R47" s="67"/>
       <c r="S47" s="54"/>
       <c r="T47" s="124"/>
       <c r="U47" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V47" s="57"/>
       <c r="W47" s="58"/>
     </row>
     <row r="48" spans="2:28" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="60"/>
       <c r="C48" s="61"/>
       <c r="D48" s="61"/>
       <c r="F48" s="63"/>
       <c r="G48" s="63"/>
       <c r="H48" s="63"/>
       <c r="I48" s="63"/>
       <c r="J48" s="63"/>
       <c r="K48" s="63"/>
       <c r="L48" s="63"/>
       <c r="T48" s="122"/>
       <c r="V48" s="64"/>
       <c r="W48" s="58"/>
     </row>
     <row r="49" spans="2:23" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="205" t="s">
+      <c r="B49" s="153" t="s">
         <v>38</v>
       </c>
-      <c r="C49" s="206"/>
-[...12 lines deleted...]
-      <c r="P49" s="197" t="s">
+      <c r="C49" s="154"/>
+      <c r="D49" s="154"/>
+      <c r="E49" s="155"/>
+      <c r="F49" s="155"/>
+      <c r="G49" s="155"/>
+      <c r="H49" s="155"/>
+      <c r="I49" s="155"/>
+      <c r="J49" s="155"/>
+      <c r="K49" s="155"/>
+      <c r="L49" s="155"/>
+      <c r="M49" s="155"/>
+      <c r="N49" s="155"/>
+      <c r="O49" s="155"/>
+      <c r="P49" s="156" t="s">
         <v>24</v>
       </c>
-      <c r="Q49" s="197"/>
+      <c r="Q49" s="156"/>
       <c r="R49" s="67"/>
       <c r="S49" s="54"/>
       <c r="T49" s="124"/>
       <c r="U49" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V49" s="57"/>
       <c r="W49" s="58"/>
     </row>
     <row r="50" spans="2:23" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="107"/>
       <c r="C50" s="108"/>
       <c r="D50" s="108"/>
       <c r="F50" s="63"/>
       <c r="G50" s="63"/>
       <c r="H50" s="63"/>
       <c r="I50" s="63"/>
       <c r="J50" s="63"/>
       <c r="K50" s="63"/>
       <c r="L50" s="63"/>
       <c r="T50" s="122"/>
       <c r="V50" s="64"/>
       <c r="W50" s="58"/>
     </row>
     <row r="51" spans="2:23" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="205"/>
-[...13 lines deleted...]
-      <c r="P51" s="197" t="s">
+      <c r="B51" s="153"/>
+      <c r="C51" s="154"/>
+      <c r="D51" s="154"/>
+      <c r="E51" s="155"/>
+      <c r="F51" s="155"/>
+      <c r="G51" s="155"/>
+      <c r="H51" s="155"/>
+      <c r="I51" s="155"/>
+      <c r="J51" s="155"/>
+      <c r="K51" s="155"/>
+      <c r="L51" s="155"/>
+      <c r="M51" s="155"/>
+      <c r="N51" s="155"/>
+      <c r="O51" s="155"/>
+      <c r="P51" s="156" t="s">
         <v>24</v>
       </c>
-      <c r="Q51" s="197"/>
+      <c r="Q51" s="156"/>
       <c r="R51" s="67"/>
       <c r="S51" s="54"/>
       <c r="T51" s="125"/>
       <c r="U51" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V51" s="57"/>
       <c r="W51" s="58"/>
     </row>
     <row r="52" spans="2:23" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="60"/>
       <c r="C52" s="61"/>
       <c r="D52" s="61"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="63"/>
       <c r="K52" s="63"/>
       <c r="L52" s="63"/>
       <c r="T52" s="123"/>
       <c r="V52" s="64"/>
       <c r="W52" s="58"/>
     </row>
     <row r="53" spans="2:23" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="205"/>
-[...13 lines deleted...]
-      <c r="P53" s="197" t="s">
+      <c r="B53" s="153"/>
+      <c r="C53" s="154"/>
+      <c r="D53" s="154"/>
+      <c r="E53" s="155"/>
+      <c r="F53" s="155"/>
+      <c r="G53" s="155"/>
+      <c r="H53" s="155"/>
+      <c r="I53" s="155"/>
+      <c r="J53" s="155"/>
+      <c r="K53" s="155"/>
+      <c r="L53" s="155"/>
+      <c r="M53" s="155"/>
+      <c r="N53" s="155"/>
+      <c r="O53" s="155"/>
+      <c r="P53" s="156" t="s">
         <v>24</v>
       </c>
-      <c r="Q53" s="197"/>
+      <c r="Q53" s="156"/>
       <c r="R53" s="67"/>
       <c r="S53" s="54"/>
       <c r="T53" s="124"/>
       <c r="U53" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V53" s="57"/>
       <c r="W53" s="58"/>
     </row>
     <row r="54" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="65"/>
       <c r="C54" s="66"/>
       <c r="D54" s="66"/>
       <c r="E54" s="85"/>
       <c r="F54" s="85"/>
       <c r="G54" s="85"/>
       <c r="H54" s="85"/>
       <c r="I54" s="85"/>
       <c r="J54" s="85"/>
       <c r="K54" s="85"/>
       <c r="L54" s="85"/>
       <c r="M54" s="85"/>
       <c r="N54" s="85"/>
       <c r="O54" s="86"/>
       <c r="P54" s="87"/>
@@ -3705,859 +3705,859 @@
       <c r="S54" s="86"/>
       <c r="T54" s="113"/>
       <c r="U54" s="84"/>
       <c r="V54" s="89"/>
       <c r="W54" s="58"/>
     </row>
     <row r="55" spans="2:23" s="59" customFormat="1" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B55" s="60"/>
       <c r="C55" s="61"/>
       <c r="D55" s="61"/>
       <c r="F55" s="63"/>
       <c r="G55" s="63"/>
       <c r="H55" s="63"/>
       <c r="I55" s="63"/>
       <c r="J55" s="63"/>
       <c r="K55" s="63"/>
       <c r="L55" s="63"/>
       <c r="T55" s="114"/>
       <c r="V55" s="64"/>
       <c r="W55" s="58"/>
     </row>
     <row r="56" spans="2:23" s="92" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="90"/>
       <c r="C56" s="91"/>
       <c r="D56" s="91"/>
-      <c r="E56" s="229" t="s">
+      <c r="E56" s="157" t="s">
         <v>36</v>
       </c>
-      <c r="F56" s="229"/>
-[...11 lines deleted...]
-      <c r="R56" s="229"/>
+      <c r="F56" s="157"/>
+      <c r="G56" s="157"/>
+      <c r="H56" s="157"/>
+      <c r="I56" s="157"/>
+      <c r="J56" s="157"/>
+      <c r="K56" s="157"/>
+      <c r="L56" s="157"/>
+      <c r="M56" s="157"/>
+      <c r="N56" s="157"/>
+      <c r="O56" s="157"/>
+      <c r="P56" s="157"/>
+      <c r="Q56" s="157"/>
+      <c r="R56" s="157"/>
       <c r="T56" s="126" t="str">
         <f>IF(COUNTIF(T26:T53,"&gt;0")&gt;0,SUM(T26,T28,T45,T47,T49,T51,T53),"")</f>
         <v/>
       </c>
       <c r="U56" s="56" t="s">
         <v>22</v>
       </c>
       <c r="V56" s="93"/>
       <c r="W56" s="94"/>
     </row>
     <row r="57" spans="2:23" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="230"/>
-[...20 lines deleted...]
-      <c r="W57" s="232"/>
+      <c r="B57" s="158"/>
+      <c r="C57" s="159"/>
+      <c r="D57" s="159"/>
+      <c r="E57" s="159"/>
+      <c r="F57" s="159"/>
+      <c r="G57" s="159"/>
+      <c r="H57" s="159"/>
+      <c r="I57" s="159"/>
+      <c r="J57" s="159"/>
+      <c r="K57" s="159"/>
+      <c r="L57" s="159"/>
+      <c r="M57" s="159"/>
+      <c r="N57" s="159"/>
+      <c r="O57" s="159"/>
+      <c r="P57" s="159"/>
+      <c r="Q57" s="159"/>
+      <c r="R57" s="159"/>
+      <c r="S57" s="159"/>
+      <c r="T57" s="159"/>
+      <c r="U57" s="159"/>
+      <c r="V57" s="159"/>
+      <c r="W57" s="160"/>
     </row>
     <row r="58" spans="2:23" s="59" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
       <c r="H58" s="63"/>
       <c r="I58" s="63"/>
       <c r="J58" s="63"/>
       <c r="K58" s="63"/>
       <c r="L58" s="63"/>
       <c r="T58" s="95"/>
       <c r="V58" s="64"/>
     </row>
     <row r="59" spans="2:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="233"/>
-[...9 lines deleted...]
-      <c r="L59" s="247" t="s">
+      <c r="B59" s="161"/>
+      <c r="C59" s="162"/>
+      <c r="D59" s="162"/>
+      <c r="E59" s="162"/>
+      <c r="F59" s="162"/>
+      <c r="G59" s="162"/>
+      <c r="H59" s="162"/>
+      <c r="I59" s="162"/>
+      <c r="J59" s="162"/>
+      <c r="K59" s="163"/>
+      <c r="L59" s="168" t="s">
         <v>64</v>
       </c>
-      <c r="M59" s="248"/>
-[...9 lines deleted...]
-      <c r="W59" s="249"/>
+      <c r="M59" s="169"/>
+      <c r="N59" s="169"/>
+      <c r="O59" s="169"/>
+      <c r="P59" s="169"/>
+      <c r="Q59" s="169"/>
+      <c r="R59" s="169"/>
+      <c r="S59" s="169"/>
+      <c r="T59" s="169"/>
+      <c r="U59" s="169"/>
+      <c r="V59" s="169"/>
+      <c r="W59" s="170"/>
     </row>
     <row r="60" spans="2:23" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="236" t="s">
+      <c r="B60" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="C60" s="237"/>
-[...19 lines deleted...]
-      <c r="W60" s="252"/>
+      <c r="C60" s="165"/>
+      <c r="D60" s="165"/>
+      <c r="E60" s="165"/>
+      <c r="F60" s="165"/>
+      <c r="G60" s="165"/>
+      <c r="H60" s="165"/>
+      <c r="I60" s="165"/>
+      <c r="J60" s="165"/>
+      <c r="K60" s="166"/>
+      <c r="L60" s="171"/>
+      <c r="M60" s="172"/>
+      <c r="N60" s="172"/>
+      <c r="O60" s="172"/>
+      <c r="P60" s="172"/>
+      <c r="Q60" s="172"/>
+      <c r="R60" s="172"/>
+      <c r="S60" s="172"/>
+      <c r="T60" s="172"/>
+      <c r="U60" s="172"/>
+      <c r="V60" s="172"/>
+      <c r="W60" s="173"/>
     </row>
     <row r="61" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="215" t="s">
+      <c r="B61" s="176" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="216"/>
-[...7 lines deleted...]
-      <c r="K61" s="217"/>
+      <c r="C61" s="177"/>
+      <c r="D61" s="177"/>
+      <c r="E61" s="177"/>
+      <c r="F61" s="177"/>
+      <c r="G61" s="177"/>
+      <c r="H61" s="177"/>
+      <c r="I61" s="177"/>
+      <c r="J61" s="177"/>
+      <c r="K61" s="178"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61" s="228" t="s">
+      <c r="N61" s="186" t="s">
         <v>39</v>
       </c>
-      <c r="O61" s="228"/>
-[...6 lines deleted...]
-      <c r="V61" s="228"/>
+      <c r="O61" s="186"/>
+      <c r="P61" s="186"/>
+      <c r="Q61" s="186"/>
+      <c r="R61" s="186"/>
+      <c r="S61" s="186"/>
+      <c r="T61" s="186"/>
+      <c r="U61" s="186"/>
+      <c r="V61" s="186"/>
       <c r="W61" s="118"/>
     </row>
     <row r="62" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="218"/>
-[...8 lines deleted...]
-      <c r="K62" s="217"/>
+      <c r="B62" s="179"/>
+      <c r="C62" s="177"/>
+      <c r="D62" s="177"/>
+      <c r="E62" s="177"/>
+      <c r="F62" s="177"/>
+      <c r="G62" s="177"/>
+      <c r="H62" s="177"/>
+      <c r="I62" s="177"/>
+      <c r="J62" s="177"/>
+      <c r="K62" s="178"/>
       <c r="L62"/>
       <c r="M62"/>
-      <c r="N62" s="228"/>
-[...7 lines deleted...]
-      <c r="V62" s="228"/>
+      <c r="N62" s="186"/>
+      <c r="O62" s="186"/>
+      <c r="P62" s="186"/>
+      <c r="Q62" s="186"/>
+      <c r="R62" s="186"/>
+      <c r="S62" s="186"/>
+      <c r="T62" s="186"/>
+      <c r="U62" s="186"/>
+      <c r="V62" s="186"/>
       <c r="W62" s="118"/>
     </row>
     <row r="63" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="218"/>
-[...8 lines deleted...]
-      <c r="K63" s="217"/>
+      <c r="B63" s="179"/>
+      <c r="C63" s="177"/>
+      <c r="D63" s="177"/>
+      <c r="E63" s="177"/>
+      <c r="F63" s="177"/>
+      <c r="G63" s="177"/>
+      <c r="H63" s="177"/>
+      <c r="I63" s="177"/>
+      <c r="J63" s="177"/>
+      <c r="K63" s="178"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63"/>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" s="118"/>
     </row>
     <row r="64" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="218"/>
-[...8 lines deleted...]
-      <c r="K64" s="217"/>
+      <c r="B64" s="179"/>
+      <c r="C64" s="177"/>
+      <c r="D64" s="177"/>
+      <c r="E64" s="177"/>
+      <c r="F64" s="177"/>
+      <c r="G64" s="177"/>
+      <c r="H64" s="177"/>
+      <c r="I64" s="177"/>
+      <c r="J64" s="177"/>
+      <c r="K64" s="178"/>
       <c r="L64"/>
       <c r="M64"/>
-      <c r="N64" s="225"/>
-[...3 lines deleted...]
-      <c r="R64" s="225"/>
+      <c r="N64" s="167"/>
+      <c r="O64" s="167"/>
+      <c r="P64" s="167"/>
+      <c r="Q64" s="167"/>
+      <c r="R64" s="167"/>
       <c r="S64" s="96"/>
-      <c r="T64" s="213"/>
-[...1 lines deleted...]
-      <c r="V64" s="213"/>
+      <c r="T64" s="174"/>
+      <c r="U64" s="174"/>
+      <c r="V64" s="174"/>
       <c r="W64" s="118"/>
     </row>
     <row r="65" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="218"/>
-[...8 lines deleted...]
-      <c r="K65" s="217"/>
+      <c r="B65" s="179"/>
+      <c r="C65" s="177"/>
+      <c r="D65" s="177"/>
+      <c r="E65" s="177"/>
+      <c r="F65" s="177"/>
+      <c r="G65" s="177"/>
+      <c r="H65" s="177"/>
+      <c r="I65" s="177"/>
+      <c r="J65" s="177"/>
+      <c r="K65" s="178"/>
       <c r="L65"/>
       <c r="M65"/>
-      <c r="N65" s="225"/>
-[...3 lines deleted...]
-      <c r="R65" s="225"/>
+      <c r="N65" s="167"/>
+      <c r="O65" s="167"/>
+      <c r="P65" s="167"/>
+      <c r="Q65" s="167"/>
+      <c r="R65" s="167"/>
       <c r="S65" s="96"/>
-      <c r="T65" s="214"/>
-[...1 lines deleted...]
-      <c r="V65" s="214"/>
+      <c r="T65" s="175"/>
+      <c r="U65" s="175"/>
+      <c r="V65" s="175"/>
       <c r="W65" s="118"/>
     </row>
     <row r="66" spans="2:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="218"/>
-[...8 lines deleted...]
-      <c r="K66" s="217"/>
+      <c r="B66" s="179"/>
+      <c r="C66" s="177"/>
+      <c r="D66" s="177"/>
+      <c r="E66" s="177"/>
+      <c r="F66" s="177"/>
+      <c r="G66" s="177"/>
+      <c r="H66" s="177"/>
+      <c r="I66" s="177"/>
+      <c r="J66" s="177"/>
+      <c r="K66" s="178"/>
       <c r="L66"/>
       <c r="M66"/>
-      <c r="N66" s="226" t="s">
+      <c r="N66" s="146" t="s">
         <v>41</v>
       </c>
-      <c r="O66" s="226"/>
-[...3 lines deleted...]
-      <c r="T66" s="227" t="s">
+      <c r="O66" s="146"/>
+      <c r="P66" s="146"/>
+      <c r="Q66" s="146"/>
+      <c r="R66" s="146"/>
+      <c r="T66" s="147" t="s">
         <v>42</v>
       </c>
-      <c r="U66" s="227"/>
-      <c r="V66" s="227"/>
+      <c r="U66" s="147"/>
+      <c r="V66" s="147"/>
       <c r="W66" s="118"/>
     </row>
     <row r="67" spans="2:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="218"/>
-[...8 lines deleted...]
-      <c r="K67" s="217"/>
+      <c r="B67" s="179"/>
+      <c r="C67" s="177"/>
+      <c r="D67" s="177"/>
+      <c r="E67" s="177"/>
+      <c r="F67" s="177"/>
+      <c r="G67" s="177"/>
+      <c r="H67" s="177"/>
+      <c r="I67" s="177"/>
+      <c r="J67" s="177"/>
+      <c r="K67" s="178"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67" s="131"/>
     </row>
     <row r="68" spans="2:25" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="218"/>
-[...8 lines deleted...]
-      <c r="K68" s="217"/>
+      <c r="B68" s="179"/>
+      <c r="C68" s="177"/>
+      <c r="D68" s="177"/>
+      <c r="E68" s="177"/>
+      <c r="F68" s="177"/>
+      <c r="G68" s="177"/>
+      <c r="H68" s="177"/>
+      <c r="I68" s="177"/>
+      <c r="J68" s="177"/>
+      <c r="K68" s="178"/>
       <c r="L68" s="127"/>
       <c r="M68" s="128"/>
-      <c r="N68" s="222" t="s">
+      <c r="N68" s="183" t="s">
         <v>58</v>
       </c>
-      <c r="O68" s="223"/>
-[...6 lines deleted...]
-      <c r="V68" s="223"/>
+      <c r="O68" s="184"/>
+      <c r="P68" s="184"/>
+      <c r="Q68" s="184"/>
+      <c r="R68" s="184"/>
+      <c r="S68" s="184"/>
+      <c r="T68" s="184"/>
+      <c r="U68" s="184"/>
+      <c r="V68" s="184"/>
       <c r="W68" s="129"/>
     </row>
     <row r="69" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="218"/>
-[...8 lines deleted...]
-      <c r="K69" s="217"/>
+      <c r="B69" s="179"/>
+      <c r="C69" s="177"/>
+      <c r="D69" s="177"/>
+      <c r="E69" s="177"/>
+      <c r="F69" s="177"/>
+      <c r="G69" s="177"/>
+      <c r="H69" s="177"/>
+      <c r="I69" s="177"/>
+      <c r="J69" s="177"/>
+      <c r="K69" s="178"/>
       <c r="L69" s="105"/>
       <c r="M69" s="130"/>
-      <c r="N69" s="224"/>
-[...7 lines deleted...]
-      <c r="V69" s="224"/>
+      <c r="N69" s="185"/>
+      <c r="O69" s="185"/>
+      <c r="P69" s="185"/>
+      <c r="Q69" s="185"/>
+      <c r="R69" s="185"/>
+      <c r="S69" s="185"/>
+      <c r="T69" s="185"/>
+      <c r="U69" s="185"/>
+      <c r="V69" s="185"/>
       <c r="W69" s="106"/>
     </row>
     <row r="70" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="218"/>
-[...8 lines deleted...]
-      <c r="K70" s="217"/>
+      <c r="B70" s="179"/>
+      <c r="C70" s="177"/>
+      <c r="D70" s="177"/>
+      <c r="E70" s="177"/>
+      <c r="F70" s="177"/>
+      <c r="G70" s="177"/>
+      <c r="H70" s="177"/>
+      <c r="I70" s="177"/>
+      <c r="J70" s="177"/>
+      <c r="K70" s="178"/>
       <c r="L70" s="97"/>
-      <c r="N70" s="225"/>
-[...3 lines deleted...]
-      <c r="R70" s="225"/>
+      <c r="N70" s="167"/>
+      <c r="O70" s="167"/>
+      <c r="P70" s="167"/>
+      <c r="Q70" s="167"/>
+      <c r="R70" s="167"/>
       <c r="S70" s="96"/>
-      <c r="T70" s="213"/>
-[...1 lines deleted...]
-      <c r="V70" s="213"/>
+      <c r="T70" s="174"/>
+      <c r="U70" s="174"/>
+      <c r="V70" s="174"/>
       <c r="W70" s="12"/>
     </row>
     <row r="71" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B71" s="218"/>
-[...8 lines deleted...]
-      <c r="K71" s="217"/>
+      <c r="B71" s="179"/>
+      <c r="C71" s="177"/>
+      <c r="D71" s="177"/>
+      <c r="E71" s="177"/>
+      <c r="F71" s="177"/>
+      <c r="G71" s="177"/>
+      <c r="H71" s="177"/>
+      <c r="I71" s="177"/>
+      <c r="J71" s="177"/>
+      <c r="K71" s="178"/>
       <c r="L71" s="97"/>
-      <c r="N71" s="225"/>
-[...3 lines deleted...]
-      <c r="R71" s="225"/>
+      <c r="N71" s="167"/>
+      <c r="O71" s="167"/>
+      <c r="P71" s="167"/>
+      <c r="Q71" s="167"/>
+      <c r="R71" s="167"/>
       <c r="S71" s="96"/>
-      <c r="T71" s="214"/>
-[...1 lines deleted...]
-      <c r="V71" s="214"/>
+      <c r="T71" s="175"/>
+      <c r="U71" s="175"/>
+      <c r="V71" s="175"/>
       <c r="W71" s="12"/>
     </row>
     <row r="72" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B72" s="218"/>
-[...8 lines deleted...]
-      <c r="K72" s="217"/>
+      <c r="B72" s="179"/>
+      <c r="C72" s="177"/>
+      <c r="D72" s="177"/>
+      <c r="E72" s="177"/>
+      <c r="F72" s="177"/>
+      <c r="G72" s="177"/>
+      <c r="H72" s="177"/>
+      <c r="I72" s="177"/>
+      <c r="J72" s="177"/>
+      <c r="K72" s="178"/>
       <c r="L72" s="97"/>
-      <c r="N72" s="226" t="s">
+      <c r="N72" s="146" t="s">
         <v>41</v>
       </c>
-      <c r="O72" s="226"/>
-[...3 lines deleted...]
-      <c r="T72" s="227" t="s">
+      <c r="O72" s="146"/>
+      <c r="P72" s="146"/>
+      <c r="Q72" s="146"/>
+      <c r="R72" s="146"/>
+      <c r="T72" s="147" t="s">
         <v>42</v>
       </c>
-      <c r="U72" s="227"/>
-      <c r="V72" s="227"/>
+      <c r="U72" s="147"/>
+      <c r="V72" s="147"/>
       <c r="W72" s="12"/>
     </row>
     <row r="73" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="219"/>
-[...9 lines deleted...]
-      <c r="L73" s="242" t="s">
+      <c r="B73" s="180"/>
+      <c r="C73" s="181"/>
+      <c r="D73" s="181"/>
+      <c r="E73" s="181"/>
+      <c r="F73" s="181"/>
+      <c r="G73" s="181"/>
+      <c r="H73" s="181"/>
+      <c r="I73" s="181"/>
+      <c r="J73" s="181"/>
+      <c r="K73" s="182"/>
+      <c r="L73" s="148" t="s">
         <v>65</v>
       </c>
-      <c r="M73" s="243"/>
-[...9 lines deleted...]
-      <c r="W73" s="244"/>
+      <c r="M73" s="149"/>
+      <c r="N73" s="149"/>
+      <c r="O73" s="149"/>
+      <c r="P73" s="149"/>
+      <c r="Q73" s="149"/>
+      <c r="R73" s="149"/>
+      <c r="S73" s="149"/>
+      <c r="T73" s="149"/>
+      <c r="U73" s="149"/>
+      <c r="V73" s="149"/>
+      <c r="W73" s="150"/>
     </row>
     <row r="74" spans="2:25" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="75" spans="2:25" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="76" spans="2:25" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B76" s="98" t="s">
         <v>43</v>
       </c>
       <c r="C76" s="99">
         <f>IF(OR(D13="",D17=""),0,D17-D13+1)</f>
         <v>0</v>
       </c>
-      <c r="M76" s="245" t="s">
+      <c r="M76" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="N76" s="245"/>
-[...4 lines deleted...]
-      <c r="T76" s="245" t="s">
+      <c r="N76" s="151"/>
+      <c r="O76" s="151"/>
+      <c r="P76" s="151"/>
+      <c r="Q76" s="151"/>
+      <c r="R76" s="151"/>
+      <c r="T76" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="U76" s="245"/>
-[...2 lines deleted...]
-      <c r="X76" s="245"/>
+      <c r="U76" s="151"/>
+      <c r="V76" s="151"/>
+      <c r="W76" s="151"/>
+      <c r="X76" s="151"/>
     </row>
     <row r="77" spans="2:25" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B77" s="98" t="s">
         <v>46</v>
       </c>
       <c r="C77" s="100">
         <f>F17-F13</f>
         <v>0</v>
       </c>
       <c r="D77" s="101">
         <f>C77</f>
         <v>0</v>
       </c>
-      <c r="M77" s="239" t="s">
+      <c r="M77" s="145" t="s">
         <v>47</v>
       </c>
-      <c r="N77" s="239"/>
-      <c r="O77" s="246">
+      <c r="N77" s="145"/>
+      <c r="O77" s="152">
         <f>1-F13</f>
         <v>1</v>
       </c>
-      <c r="P77" s="239"/>
-      <c r="Q77" s="240">
+      <c r="P77" s="145"/>
+      <c r="Q77" s="143">
         <f>O77</f>
         <v>1</v>
       </c>
-      <c r="R77" s="240"/>
+      <c r="R77" s="143"/>
       <c r="S77" s="2"/>
-      <c r="T77" s="239" t="s">
+      <c r="T77" s="145" t="s">
         <v>47</v>
       </c>
-      <c r="U77" s="239"/>
+      <c r="U77" s="145"/>
       <c r="V77" s="100">
         <f>F17</f>
         <v>0</v>
       </c>
       <c r="X77" s="102">
         <f>V77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:25" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="98" t="s">
         <v>48</v>
       </c>
       <c r="C78" s="37">
         <f>IF(D77&lt;0,0,IF(D77&lt;3/24,1,IF(D77&lt;8/24,2,IF(D77&lt;24/24,3,4))))</f>
         <v>1</v>
       </c>
       <c r="D78" s="103">
         <v>0</v>
       </c>
-      <c r="E78" s="153" t="s">
+      <c r="E78" s="142" t="s">
         <v>49</v>
       </c>
-      <c r="F78" s="153"/>
-[...3 lines deleted...]
-      <c r="J78" s="240">
+      <c r="F78" s="142"/>
+      <c r="G78" s="142"/>
+      <c r="H78" s="142"/>
+      <c r="I78" s="142"/>
+      <c r="J78" s="143">
         <v>0</v>
       </c>
-      <c r="K78" s="240"/>
-[...1 lines deleted...]
-      <c r="M78" s="239" t="s">
+      <c r="K78" s="143"/>
+      <c r="L78" s="143"/>
+      <c r="M78" s="145" t="s">
         <v>48</v>
       </c>
-      <c r="N78" s="239"/>
-      <c r="O78" s="239">
+      <c r="N78" s="145"/>
+      <c r="O78" s="145">
         <f>IF(Q77&lt;0,0,IF(Q77&lt;3/24,1,IF(Q77&lt;8/24,2,IF(Q77&lt;24/24,3,4))))</f>
         <v>4</v>
       </c>
-      <c r="P78" s="239"/>
-[...2 lines deleted...]
-      <c r="T78" s="239" t="s">
+      <c r="P78" s="145"/>
+      <c r="Q78" s="144"/>
+      <c r="R78" s="144"/>
+      <c r="T78" s="145" t="s">
         <v>48</v>
       </c>
-      <c r="U78" s="239"/>
+      <c r="U78" s="145"/>
       <c r="V78" s="37">
         <f>IF(X77&lt;0,0,IF(X77&lt;3/24,1,IF(X77&lt;8/24,2,IF(X77&lt;24/24,3,4))))</f>
         <v>1</v>
       </c>
       <c r="X78" s="2"/>
       <c r="Y78" s="104"/>
     </row>
     <row r="79" spans="2:25" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B79" s="98"/>
       <c r="C79" s="37"/>
       <c r="D79" s="103">
         <v>1</v>
       </c>
-      <c r="E79" s="153" t="s">
+      <c r="E79" s="142" t="s">
         <v>50</v>
       </c>
-      <c r="F79" s="153"/>
-[...3 lines deleted...]
-      <c r="J79" s="240">
+      <c r="F79" s="142"/>
+      <c r="G79" s="142"/>
+      <c r="H79" s="142"/>
+      <c r="I79" s="142"/>
+      <c r="J79" s="143">
         <v>0</v>
       </c>
-      <c r="K79" s="240"/>
-      <c r="L79" s="240"/>
+      <c r="K79" s="143"/>
+      <c r="L79" s="143"/>
       <c r="M79" s="37"/>
       <c r="N79" s="37"/>
       <c r="O79" s="37"/>
       <c r="P79" s="37"/>
-      <c r="Q79" s="241"/>
-      <c r="R79" s="241"/>
+      <c r="Q79" s="144"/>
+      <c r="R79" s="144"/>
       <c r="T79" s="1"/>
       <c r="V79" s="101"/>
       <c r="X79" s="101"/>
       <c r="Y79" s="104"/>
     </row>
     <row r="80" spans="2:25" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B80" s="98"/>
       <c r="C80" s="37"/>
       <c r="D80" s="103">
         <v>2</v>
       </c>
-      <c r="E80" s="153" t="s">
+      <c r="E80" s="142" t="s">
         <v>51</v>
       </c>
-      <c r="F80" s="153"/>
-[...3 lines deleted...]
-      <c r="J80" s="240">
+      <c r="F80" s="142"/>
+      <c r="G80" s="142"/>
+      <c r="H80" s="142"/>
+      <c r="I80" s="142"/>
+      <c r="J80" s="143">
         <f>IF($C$76&gt;1,G62,D62)</f>
         <v>0</v>
       </c>
-      <c r="K80" s="240"/>
-      <c r="L80" s="240"/>
+      <c r="K80" s="143"/>
+      <c r="L80" s="143"/>
       <c r="M80" s="37"/>
       <c r="N80" s="37"/>
       <c r="O80" s="37"/>
       <c r="P80" s="37"/>
-      <c r="Q80" s="241"/>
-      <c r="R80" s="241"/>
+      <c r="Q80" s="144"/>
+      <c r="R80" s="144"/>
       <c r="T80" s="1"/>
       <c r="V80" s="101"/>
       <c r="X80" s="101"/>
       <c r="Y80" s="104"/>
     </row>
     <row r="81" spans="2:24" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B81" s="98"/>
       <c r="C81" s="37"/>
       <c r="D81" s="103">
         <v>3</v>
       </c>
-      <c r="E81" s="153" t="s">
+      <c r="E81" s="142" t="s">
         <v>52</v>
       </c>
-      <c r="F81" s="153"/>
-[...3 lines deleted...]
-      <c r="J81" s="240">
+      <c r="F81" s="142"/>
+      <c r="G81" s="142"/>
+      <c r="H81" s="142"/>
+      <c r="I81" s="142"/>
+      <c r="J81" s="143">
         <f>IF($C$76&gt;1,G63,D63)</f>
         <v>0</v>
       </c>
-      <c r="K81" s="240"/>
-      <c r="L81" s="240"/>
+      <c r="K81" s="143"/>
+      <c r="L81" s="143"/>
       <c r="M81" s="37"/>
       <c r="N81" s="37"/>
       <c r="O81" s="37"/>
       <c r="P81" s="37"/>
-      <c r="Q81" s="241"/>
-      <c r="R81" s="241"/>
+      <c r="Q81" s="144"/>
+      <c r="R81" s="144"/>
       <c r="T81" s="1"/>
       <c r="V81" s="101"/>
       <c r="X81" s="101"/>
     </row>
     <row r="82" spans="2:24" ht="14.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="B82" s="98"/>
       <c r="C82" s="37"/>
       <c r="D82" s="103">
         <v>4</v>
       </c>
-      <c r="E82" s="153" t="s">
+      <c r="E82" s="142" t="s">
         <v>40</v>
       </c>
-      <c r="F82" s="153"/>
-[...3 lines deleted...]
-      <c r="J82" s="240">
+      <c r="F82" s="142"/>
+      <c r="G82" s="142"/>
+      <c r="H82" s="142"/>
+      <c r="I82" s="142"/>
+      <c r="J82" s="143">
         <f>IF($C$76&gt;1,G64,D64)</f>
         <v>0</v>
       </c>
-      <c r="K82" s="240"/>
-      <c r="L82" s="240"/>
+      <c r="K82" s="143"/>
+      <c r="L82" s="143"/>
       <c r="M82" s="37"/>
       <c r="N82" s="37"/>
       <c r="O82" s="37"/>
       <c r="P82" s="37"/>
-      <c r="Q82" s="241"/>
-      <c r="R82" s="241"/>
+      <c r="Q82" s="144"/>
+      <c r="R82" s="144"/>
       <c r="T82" s="1"/>
       <c r="V82" s="101"/>
       <c r="X82" s="101"/>
     </row>
     <row r="83" spans="2:24" hidden="1" x14ac:dyDescent="0.2">
       <c r="B83" s="98"/>
       <c r="C83" s="37"/>
       <c r="D83" s="103"/>
     </row>
     <row r="84" spans="2:24" hidden="1" x14ac:dyDescent="0.2">
       <c r="B84" s="98"/>
       <c r="C84" s="37"/>
     </row>
     <row r="85" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C85" s="37"/>
     </row>
     <row r="86" spans="2:24" x14ac:dyDescent="0.2">
       <c r="C86" s="37"/>
     </row>
     <row r="88" spans="2:24" x14ac:dyDescent="0.2">
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
       <c r="L88" s="1"/>
       <c r="T88" s="1"/>
     </row>
     <row r="100" spans="6:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F100" t="str">
         <f>IF(OR(D13="",D17="",F13="",F17=""),"",((D17+F17)-(D13+F13))*24)</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="111">
-    <mergeCell ref="E81:I81"/>
-[...85 lines deleted...]
-    <mergeCell ref="E26:O26"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="B3:W3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="N5:Q5"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:M8"/>
     <mergeCell ref="N8:Q8"/>
     <mergeCell ref="R8:V8"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:H11"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:M6"/>
     <mergeCell ref="N6:Q6"/>
     <mergeCell ref="R6:V6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:M7"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="R7:V7"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="E20:V20"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="N15:V15"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="J13:M13"/>
+    <mergeCell ref="N13:V13"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="N17:V17"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D19:V19"/>
+    <mergeCell ref="D21:V21"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="E26:O26"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="P31:P32"/>
+    <mergeCell ref="Q31:Q32"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="E49:O49"/>
+    <mergeCell ref="P49:Q49"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R31:R32"/>
+    <mergeCell ref="E32:M32"/>
+    <mergeCell ref="F45:L45"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="E47:O47"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="E53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="E56:R56"/>
+    <mergeCell ref="B57:W57"/>
+    <mergeCell ref="B59:K59"/>
+    <mergeCell ref="B60:K60"/>
+    <mergeCell ref="N70:R71"/>
+    <mergeCell ref="T77:U77"/>
+    <mergeCell ref="L59:W60"/>
+    <mergeCell ref="T70:V71"/>
+    <mergeCell ref="B61:K73"/>
+    <mergeCell ref="N68:V69"/>
+    <mergeCell ref="N64:R65"/>
+    <mergeCell ref="T64:V65"/>
+    <mergeCell ref="N66:R66"/>
+    <mergeCell ref="T66:V66"/>
+    <mergeCell ref="N61:V62"/>
+    <mergeCell ref="E78:I78"/>
+    <mergeCell ref="J78:L78"/>
+    <mergeCell ref="M78:N78"/>
+    <mergeCell ref="O78:P78"/>
+    <mergeCell ref="Q78:R78"/>
+    <mergeCell ref="T78:U78"/>
+    <mergeCell ref="N72:R72"/>
+    <mergeCell ref="T72:V72"/>
+    <mergeCell ref="L73:W73"/>
+    <mergeCell ref="M76:R76"/>
+    <mergeCell ref="T76:X76"/>
+    <mergeCell ref="M77:N77"/>
+    <mergeCell ref="O77:P77"/>
+    <mergeCell ref="Q77:R77"/>
+    <mergeCell ref="E81:I81"/>
+    <mergeCell ref="J81:L81"/>
+    <mergeCell ref="Q81:R81"/>
+    <mergeCell ref="E82:I82"/>
+    <mergeCell ref="J82:L82"/>
+    <mergeCell ref="Q82:R82"/>
+    <mergeCell ref="E79:I79"/>
+    <mergeCell ref="J79:L79"/>
+    <mergeCell ref="Q79:R79"/>
+    <mergeCell ref="E80:I80"/>
+    <mergeCell ref="J80:L80"/>
+    <mergeCell ref="Q80:R80"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.98425196850393704" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L    &amp;F / &amp;A</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>